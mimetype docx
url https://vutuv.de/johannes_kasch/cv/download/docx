--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Johannes Kasch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Digital communication is my passion / Marketing @Etribes / Beach and ocean lover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">johannes.kasch@gmail.com | https://vutuv.de/johannes_kasch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 24.11.1996 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 24.11.1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Junior Brand &amp; Communications Manager, Etribes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -173,51 +173,51 @@
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2015 - 5/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">branding | content | copywriting | marketing | personal branding | social commerce | social media</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/johannes-kasch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/kaschinski_</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>