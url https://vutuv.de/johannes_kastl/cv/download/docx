--- v0 (2026-07-23)
+++ v1 (2026-08-12)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Johannes Kastl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/johannes_kastl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Osterfeldstr. 7, 85088 Vohburg, Bavaria, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Linux Consultant &amp; Trainer, B1 Systems GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2017 - Present</w:t>
@@ -114,51 +105,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2008 - 6/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Additivierung von Rapsölkraftstoff &amp; Qualitätssicherung von Rapsölkraftstoff nach DIN 51605 bei der dezentralen Herstellung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">administrator | ansible | chef | docker | elektromobilität | Fotografie | git | kvm/qemu | LEDE | libvirt | linux | Linux Consultant &amp; Trainer | LPIC-1 | LPIC-2 | lxc | Nachwachsende Rohstoffe | open source | opensuse | openWRT | Packager | puppet | saltstack | sles | trainer | virtualisierung</w:t>
+        <w:t xml:space="preserve">administrator | ansible | chef | docker | elektromobilität | Fotografie | git | kvm/qemu | LEDE | libvirt | Linux | Linux Consultant &amp; Trainer | lpic1 | lpic2 | lxc | Nachwachsende Rohstoffe | open source | opensuse | openWRT | Packager | puppet | saltstack | sles | trainer | virtualisierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">B1 Systems GmbH: https://www.b1-systems.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>