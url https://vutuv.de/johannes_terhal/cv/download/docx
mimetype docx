--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -26,51 +26,51 @@
         <w:t xml:space="preserve">Johannes Terhalle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Dr. Terhalle &amp; Nagel ist ein Headhunter für Professionals in IT &amp; Engineering. </w:t>
         <w:br/>
         <w:t xml:space="preserve">Wir wurden mit dem Award "Headhunter of the Year 2016" als "Best Newcomer"  ausgezeichnet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">johannes.terhalle@t-n-p.de | https://vutuv.de/johannes_terhal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 22.05.1959 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 22.05.1959</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">coaching | consulting | recruiting | active sourcing | Cultural fit | headhunter | headhunting | kultur | personalberatung | personalbeschaffung | rekruting | research | unternehmenskultur | werte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>