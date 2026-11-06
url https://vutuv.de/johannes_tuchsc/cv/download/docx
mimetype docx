--- v2 (2026-08-14)
+++ v3 (2026-11-06)
@@ -71,51 +71,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Engineering Manager, Pivotal Software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2015 - 8/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">cloud foundry | docker | javascript | spring | go | Java</w:t>
+        <w:t xml:space="preserve">cloud foundry | docker | JavaScript | spring | go | Java</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/jtuchscherer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>