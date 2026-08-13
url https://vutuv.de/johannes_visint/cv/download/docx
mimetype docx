--- v0 (2026-07-22)
+++ v1 (2026-08-13)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Johannes Visintini</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/johannes_visint</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Web Application Developer, Universität Heidelberg, Mathematisches Institut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2014 - Present</w:t>
@@ -160,51 +151,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2012 - 2/2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Durchführung zweier Übungsgruppen mit je ca. 30 Studierenden, Korrektur von vorlesungsbegleitenden Übungszetteln, Erster Ansprechpartner für Fragen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ansible | debian | dovecot | Apache HTTP Server | E-Mail Server Administration | Kerberos | ldap | linux | openafs | postfix | postgresql | puppet | python | systemadministration | Systemd</w:t>
+        <w:t xml:space="preserve">ansible | debian | dovecot | Apache HTTP Server | E-Mail Server Administration | Kerberos | ldap | Linux | openafs | postfix | postgresql | puppet | Python | systemadministration | Systemd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/Joker234</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/JokerJoe234</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Johannes_Visintini</w:t>
       </w:r>
     </w:p>