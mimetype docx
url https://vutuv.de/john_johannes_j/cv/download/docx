--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">John Johannes Jähnke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Startup Strategist &amp; Marketing Consultant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">multitaskforce@gmail.com | https://vutuv.de/john_johannes_j</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prinzenstraße 42, 10969 Berlin, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Startup Strategist &amp; Online Marketing Consultant, McGrinsey.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>