--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">j.hasan@mitnorm.com | +49 1511 1192065 | https://vutuv.de/john_l_95085717</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anger 54, 99084 Erfurt, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07.05.2003 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07.05.2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Berater, mitNORM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -154,51 +154,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2022 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Dein Karriere-Booster - Wie du mehr Gehalt durch die richtige Positionierung erhältst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Career-Coach | Financial Guide | Ingenieur | recruiting</w:t>
+        <w:t xml:space="preserve">career coach | Financial Guide | Ingenieur | recruiting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">mitNORM - Financial Guidance: https://mitnorm.de/unser-unternehmen/unser-netzwerk/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>