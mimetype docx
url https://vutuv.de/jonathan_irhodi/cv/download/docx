--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mr. Jonathan Irhodia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tech Corp Founder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jonath@naij.com | +234 907 670 9125 | https://vutuv.de/jonathan_irhodi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 12/08/2000</w:t>
+        <w:t xml:space="preserve">Date of birth: 08/12/2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO, Tech Corp Inc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>