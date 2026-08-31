--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,97 +24,97 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mr. Jonathan Irhodia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tech Corp Founder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jonath@naij.com | +234 907 670 9125 | https://vutuv.de/jonathan_irhodi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 12/08/2000 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 12/08/2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO, Tech Corp Inc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2015 - 12/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">into blogging website making and design</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">blog post | CMS provider | css | javascript | web design | website developing | WebPerformance</w:t>
+        <w:t xml:space="preserve">blog post | CMS provider | css | javascript | webdesign | website developing | WebPerf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ebook Store: http://mytechstore.ml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Web Coders Forum: http://wcoders.cf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">The king's beard: http://att01.naij.com/attach/sent-mail/5838c46b449c/2/</w:t>
       </w:r>
     </w:p>