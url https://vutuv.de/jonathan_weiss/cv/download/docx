--- v2 (2026-08-14)
+++ v3 (2026-09-25)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vutuv@jonathanweiss.net | https://vutuv.de/jonathan_weiss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Werstener Dorfstraße 124, 40591 Düsseldorf, NRW, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02/22/1984</w:t>
+        <w:t xml:space="preserve">Date of birth: 22/02/1984</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Front-end Architect, Jonathan Weiß</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>