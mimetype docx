--- v3 (2026-09-25)
+++ v4 (2026-11-06)
@@ -74,51 +74,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Front-end Architect, Jonathan Weiß</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2012 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">developer | frontend | javascript</w:t>
+        <w:t xml:space="preserve">developer | frontend | JavaScript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/jonathan_weiss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/jonathanweiss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Jonathan_Weiss5</w:t>
       </w:r>
     </w:p>