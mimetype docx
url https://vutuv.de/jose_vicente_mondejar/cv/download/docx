--- v0 (2026-10-06)
+++ v1 (2026-10-26)
@@ -503,51 +503,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">AlmaLinux | ansible | automation | bash | git | GitHub | GitLab | Ingénieur certifié Red Hat | Intégration | Linux | Linux System Administration | logiciel libre | nextcloud | Rédaction de documents techniques | YAML</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Red Hat Certified Specialist in Developing Automation with Ansible Automation Platform (Red Hat, 2026-04) | Scaleway Associate: Kubernetes (Scaleway, 2026-03) | Developing Advanced Automation with Red Hat Ansible Automation Platform (AU374) - Ver. 2.5 (Red Hat, 2026-02) | Red Hat OpenShift Administration I: Operating a Production Cluster (DO180) - Ver. 4.14 (Red Hat, 2025-09) | Red Hat OpenShift Administration II: Configuring a Production Cluster (DO280) - Ver. 4.14 (Red Hat, 2025-04) | Red Hat Single Sign-On Administration (DO313) - Ver. 7.6 (Red Hat, 2025-04) | Discover Solution Architecture - Certification (OVHcloud, 2024-04) | Discover Support for IaaS Products (OVHcloud, 2024-04) | Discover IaaS Products (Canvas Credentials (Badgr), 2024-03) | Discover Identity and Access Management (IAM) (Canvas Credentials (Badgr), 2024-03) | JSON Path Test - Free Course (KodeKloud, 2023-05) | Jinja2 Basics (Mini Course) (KodeKloud, 2023-02) | Introduction to Distributed SQL and CockroachDB (Cockroach Labs, 2022-11) | edX Certificat Vérifié pour Introduction to DevOps and Site Reliability Engineering (edX, 2020-11) | DASA DevOps Fundamentals (APMG International, 2018-10) | edX Honor Code Certificate for Introduction to Programming Using Python (edX)</w:t>
+        <w:t xml:space="preserve">Red Hat Certified Specialist in Developing Automation with Ansible Automation Platform (Red Hat, 2026-04) | Scaleway Associate: Kubernetes (Scaleway, 2026-03) | Developing Advanced Automation with Red Hat Ansible Automation Platform (AU374) - Ver. 2.5 (Red Hat, 2026-02) | Red Hat OpenShift Administration I: Operating a Production Cluster (DO180) - Ver. 4.14 (Red Hat, 2025-09) | Red Hat OpenShift Administration II: Configuring a Production Cluster (DO280) - Ver. 4.14 (Red Hat, 2025-04) | Red Hat Single Sign-On Administration (DO313) - Ver. 7.6 (Red Hat, 2025-04) | Discover Solution Architecture - Certification (OVHcloud, 2024-04) | Discover Support for IaaS Products (OVHcloud, 2024-04) | Discover IaaS Products (Canvas Credentials (Badgr), 2024-03) | Discover Identity and Access Management (IAM) (Canvas Credentials (Badgr), 2024-03) | JSON Path Test - Free Course (KodeKloud, 2023-05) | Jinja2 Basics (Mini Course) (KodeKloud, 2023-02) | Introduction to Distributed SQL and CockroachDB (Cockroach Labs, 2022-11) | edX Certificat Vérifié pour Introduction to DevOps and Site Reliability Engineering (edX, 2020-11) | DASA DevOps Fundamentals (APMG International, 2018-10) | edX Honor Code Certificate for Introduction to Programming Using Python (edX) | Red Hat® Certified Engineer (RHCE®) (Red Hat, 2023-04, expired 2026-04) | Red Hat® Certified Specialist in Containers and Kubernetes (Red Hat, 2022-06, expired 2025-06) | Red Hat® Certified System Administrator (RHCSA®) (Red Hat, 2022-03, expired 2025-06)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">French (C2 (Proficient)) | Spanish (Native speaker) | English (B2 (Upper intermediate)) | Catalan (B2 (Upper intermediate))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>