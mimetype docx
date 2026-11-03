--- v2 (2026-08-14)
+++ v3 (2026-11-03)
@@ -56,51 +56,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2013 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Working on optimizing large dataset transformation and loading in Elixir, Ruby and C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elixir | javascript | node.js | postgres | postgresql | redis | Ruby | Ruby on Rails</w:t>
+        <w:t xml:space="preserve">Elixir | JavaScript | node.js | postgres | postgresql | redis | Ruby | Ruby on Rails</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/joshuawscott</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/joshuawscott</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>