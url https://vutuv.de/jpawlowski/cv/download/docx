--- v1 (2026-09-07)
+++ v2 (2026-09-28)
@@ -165,51 +165,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Systemingenieur Windows &amp; Unix, SSC-Services GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2006 - 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">vutuv Contributor | itil | Linux | Linux System Administration | change management | Cloud Identity Security | EasyLife 365 | enterprise architecture | Home Assistant | it strategy | Microsoft365 | Microsoft Entra | Network Architecture | Solution Architecture | voip</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | itil | Linux | Linux System Administration | change management | Cloud Identity Security | EasyLife 365 | enterprise architecture | Home Assistant | it strategy | Microsoft365 | Microsoft Entra | Network Architecture | Solution Architecture | VoIP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 Certified: Teams Administrator Associate (Microsoft, 2021-02) | Microsoft 365 Certified: Administrator Expert (Microsoft, 2021-01) | Microsoft Certified: Azure Fundamentals (Microsoft, 2020-12) | PRINCE2 Foundation (APMG International, 2012-06) | PRINCE2 Practitioner (APMG International, 2012-06) | ITIL v3 Foundation (EXIN, 2012-05)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>