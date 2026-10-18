--- v2 (2026-09-28)
+++ v3 (2026-10-18)
@@ -178,51 +178,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">vutuv Contributor | itil | Linux | Linux System Administration | change management | Cloud Identity Security | EasyLife 365 | enterprise architecture | Home Assistant | it strategy | Microsoft365 | Microsoft Entra | Network Architecture | Solution Architecture | VoIP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Microsoft 365 Certified: Teams Administrator Associate (Microsoft, 2021-02) | Microsoft 365 Certified: Administrator Expert (Microsoft, 2021-01) | Microsoft Certified: Azure Fundamentals (Microsoft, 2020-12) | PRINCE2 Foundation (APMG International, 2012-06) | PRINCE2 Practitioner (APMG International, 2012-06) | ITIL v3 Foundation (EXIN, 2012-05)</w:t>
+        <w:t xml:space="preserve">Microsoft 365 Certified: Teams Administrator Associate (Microsoft, 2021-02) | Microsoft 365 Certified: Administrator Expert (Microsoft, 2021-01) | Microsoft Certified: Azure Fundamentals (Microsoft, 2020-12) | PRINCE2 Foundation (APMG International, 2012-06) | PRINCE2 Practitioner (APMG International, 2012-06) | ITIL v3 Foundation (EXIN, 2012-05) | Microsoft 365 Certified: Security Administrator Associate (Microsoft, 2021-01, expired 2024-01)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>