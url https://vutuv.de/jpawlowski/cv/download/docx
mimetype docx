--- v3 (2026-10-18)
+++ v4 (2026-11-07)
@@ -191,51 +191,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 Certified: Teams Administrator Associate (Microsoft, 2021-02) | Microsoft 365 Certified: Administrator Expert (Microsoft, 2021-01) | Microsoft Certified: Azure Fundamentals (Microsoft, 2020-12) | PRINCE2 Foundation (APMG International, 2012-06) | PRINCE2 Practitioner (APMG International, 2012-06) | ITIL v3 Foundation (EXIN, 2012-05) | Microsoft 365 Certified: Security Administrator Associate (Microsoft, 2021-01, expired 2024-01)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://julian.pawlowski.me/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>