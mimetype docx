--- v0 (2026-08-16)
+++ v1 (2026-09-07)
@@ -10,51 +10,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Julian Pawlowski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">jpa@workoho.com | +49 1512 2651010 | https://vutuv.de/jpawlowski</w:t>
+        <w:t xml:space="preserve">jpa@workoho.com | https://vutuv.de/jpawlowski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel-Breuer-Str. 15, 80807 München, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -165,51 +165,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Systemingenieur Windows &amp; Unix, SSC-Services GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2006 - 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">itil | Linux | Linux System Administration | change management | Cloud Identity Security | EasyLife 365 | enterprise architecture | Home Assistant | it strategy | Microsoft365 | Microsoft Entra | Network Architecture | Solution Architecture | voip</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | itil | Linux | Linux System Administration | change management | Cloud Identity Security | EasyLife 365 | enterprise architecture | Home Assistant | it strategy | Microsoft365 | Microsoft Entra | Network Architecture | Solution Architecture | voip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 Certified: Teams Administrator Associate (Microsoft, 2021-02) | Microsoft 365 Certified: Administrator Expert (Microsoft, 2021-01) | Microsoft Certified: Azure Fundamentals (Microsoft, 2020-12) | PRINCE2 Foundation (APMG International, 2012-06) | PRINCE2 Practitioner (APMG International, 2012-06) | ITIL v3 Foundation (EXIN, 2012-05)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -218,50 +218,55 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://julian.pawlowski.me/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://chaos.social/@loredo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Forgejo: https://git.pwlski.de/jpawlowski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/jpawlowski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/julianpawlowski</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>