--- v0 (2026-07-22)
+++ v1 (2026-08-24)
@@ -19,64 +19,64 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jürgen Donauer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">presse@bitblokes.de | https://vutuv.de/juergen_donauer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.03.1972 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.03.1972</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Fotografie | linux | open source</w:t>
+        <w:t xml:space="preserve">Fotografie | Linux | open source</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog über Linux, Open Source, Tauchen und Fotografie mit einer Prise Android: https://www.bitblokes.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>