--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jürgen Jerzembeck</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/juergen_jerzemb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 13.05.1960 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 13.05.1960</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">marketing | pr | single trail mountainbiken | messen | produktmanagement | surfen &amp; segeln | technische publikationen | unternehmenskommunikation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>