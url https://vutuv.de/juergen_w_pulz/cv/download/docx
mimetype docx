--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -10,93 +10,102 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jürgen W. Pulz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">juergen.pulz@gmail.com | +4915121152052 | https://vutuv.de/juergen_w_pulz</w:t>
+        <w:t xml:space="preserve">juergen.pulz@gmail.com | +49 1512 1152052 | https://vutuv.de/juergen_w_pulz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Südstr. 2, 67583 Guntersblum, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 28.07.1964 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Logistics Manager, JWP Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2017 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Logistics Manager KEP-Bereich, Prozessoptimierung und Prozessanalyse, </w:t>
+        <w:t xml:space="preserve">Logistics Manager KEP-Bereich, Prozessoptimierung und Prozessanalyse,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Niederlassungsleiter , GO! General Overnight Express &amp; City Logistics GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2016 - 12/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Stationsleitung/Niederlassungsleitung,P/L Verantwortung,Budgetverantwortung,Steuerung der innerbetrieblichen Prozesse, Standort und Netzwerk Verantwortung,Nah- und Fernverkehrsverantwortlicher,Kontraktlogistik,Hochverfügbarkeitslager</w:t>