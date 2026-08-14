--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">juergen.pulz@gmail.com | +49 1512 1152052 | https://vutuv.de/juergen_w_pulz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Südstr. 2, 67583 Guntersblum, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 28.07.1964 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 28.07.1964</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Logistics Manager, JWP Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>