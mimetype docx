--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Julian Rademacher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">julian@die-drei-webstandards.de | https://vutuv.de/julian_rademach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Reinbeckstraße 36, 12459 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Webentwickler (Einzelunternehmer), Julian Rademacher – Die drei Webstandards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2018 - Present</w:t>
@@ -154,51 +145,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Praktikant Webentwicklung, fiveandfriends GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2009 - 8/2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">amp | git | GitHub | GitLab | html | html5 | contao | css | css3 | javascript | docker | jquery | js | linux | macos | markdown | node.js | PHP | social media | typo3 cms | typoscript</w:t>
+        <w:t xml:space="preserve">amp | git | GitHub | GitLab | html | html5 | contao | css | css3 | javascript | docker | jquery | Linux | macos | markdown | node.js | PHP | social media | typo3 cms | typoscript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">privater Blog: https://blog.moortaube.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Lichtmalerei Berlin: https://lichtmalerei.berlin/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">einfache Web-Visitenkarten: https://julianrademacher.de/</w:t>
       </w:r>
     </w:p>