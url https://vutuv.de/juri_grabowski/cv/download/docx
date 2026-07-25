--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -14,60 +14,69 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Juri Grabowski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vutuv@jugra.de | https://vutuv.de/juri_grabowski</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">AMT | amavis Avr-gcc | android | apache | archlinux | asterisk | automatisierung | awk | bacula | bareos | bash | bind9 | busybox | c++ | c# | centos | check-mk | clamav | corosync | crm | cron | css | Datenbanken arduino | davical | deb-ci | debian | dhcp | dns | docker | dokuwiki | dovecot | drbd | dropbear | ejabberd | erp | exim | fai icinga | Failover-Cluster-Lösungen | Firewall iptables | freeswitch | froxlor | fvwm | git | haproxy | heartbeat | Horde | hostapd | html | imap | IPMI | ipsec | ipv6 LaTeX | it security | java | jekyll openerp | jenkins | kivitendo | libreoffice | libvirt | linux | linux-kvm | Linux-VServer | lpic | lvm mdadm | lxc | MAC OS X | mailman | mailserver | make | mikrotik | mutt | mvc | mysql | nagios | netzwerkadministration | NFS | NFTables | openldap ldap | opennms | openssh | openstack | openvpn | openWRT | opsi | ospf | otrs | pacemaker | php | postfix SpamAssassin | postgresql | Privacy mediawiki | puppet | pxe | quagga | raspberry pi | redhat | roundcube | samba | sed | subversion | svn | Sympa | syslog | tcp/ip | tftp | tizen | u-boot | ubuntu | uefi | uml | vim | Virtualisierung XEN | windows | wpasupplicant | x2go | xmpp | xterm ansible | zarafa | zenoss | zsh</w:t>
+        <w:t xml:space="preserve">AMT | amavis Avr-gcc | android | apache | archlinux | asterisk | automatisierung | awk | bacula | bareos | bash | bind9 | busybox | c++ | c# | centos | check-mk | clamav | corosync | crm | cron | css | Datenbanken arduino | davical | deb-ci | debian | dhcp | dns | docker | dokuwiki | dovecot | drbd | dropbear | ejabberd | erp | exim | fai icinga | Failover-Cluster-Lösungen | Firewall iptables | freeswitch | froxlor | fvwm | git | haproxy | heartbeat | Horde | hostapd | html | imap | IPMI | ipsec | ipv6 LaTeX | it security | Java | jekyll openerp | jenkins | kivitendo | libreoffice | libvirt | linux | linux-kvm | Linux-VServer | lpic | lvm mdadm | lxc | MAC OS X | mailman | mailserver | make | mikrotik | mutt | mvc | mysql | nagios | netzwerkadministration | NFS | NFTables | openldap ldap | opennms | openssh | openstack | openvpn | openWRT | opsi | ospf | otrs | pacemaker | PHP | postfix SpamAssassin | postgresql | Privacy mediawiki | puppet | pxe | quagga | raspberry pi | redhat | roundcube | samba | sed | subversion | svn | Sympa | syslog | tcp/ip | tftp | tizen | u-boot | ubuntu | uefi | uml | vim | Virtualisierung XEN | windows | wpasupplicant | x2go | xmpp | xterm ansible | zarafa | zenoss | zsh</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>