--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -14,69 +14,60 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Juri Grabowski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vutuv@jugra.de | https://vutuv.de/juri_grabowski</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">AMT | amavis Avr-gcc | android | apache | archlinux | asterisk | automatisierung | awk | bacula | bareos | bash | bind9 | busybox | c++ | c# | centos | check-mk | clamav | corosync | crm | cron | css | Datenbanken arduino | davical | deb-ci | debian | dhcp | dns | docker | dokuwiki | dovecot | drbd | dropbear | ejabberd | erp | exim | fai icinga | Failover-Cluster-Lösungen | Firewall iptables | freeswitch | froxlor | fvwm | git | haproxy | heartbeat | Horde | hostapd | html | imap | IPMI | ipsec | ipv6 LaTeX | it security | Java | jekyll openerp | jenkins | kivitendo | libreoffice | libvirt | linux | linux-kvm | Linux-VServer | lpic | lvm mdadm | lxc | MAC OS X | mailman | mailserver | make | mikrotik | mutt | mvc | mysql | nagios | netzwerkadministration | NFS | NFTables | openldap ldap | opennms | openssh | openstack | openvpn | openWRT | opsi | ospf | otrs | pacemaker | PHP | postfix SpamAssassin | postgresql | Privacy mediawiki | puppet | pxe | quagga | raspberry pi | redhat | roundcube | samba | sed | subversion | svn | Sympa | syslog | tcp/ip | tftp | tizen | u-boot | ubuntu | uefi | uml | vim | Virtualisierung XEN | windows | wpasupplicant | x2go | xmpp | xterm ansible | zarafa | zenoss | zsh</w:t>
+        <w:t xml:space="preserve">AMT | amavis Avr-gcc | android | apache | archlinux | asterisk | automatisierung | awk | bacula | bareos | bash | bind9 | busybox | c++ | c# | centos | check_mk | clamav | corosync | crm | cron | css | Datenbanken arduino | davical | deb-ci | debian | dhcp | dns | docker | dokuwiki | dovecot | drbd | dropbear | ejabberd | erp | exim | fai icinga | Failover-Cluster-Lösungen | Firewall iptables | freeswitch | froxlor | fvwm | git | haproxy | heartbeat | Horde | hostapd | html | imap | IPMI | ipsec | ipv6 LaTeX | it-security | Java | jekyll openerp | jenkins | kivitendo | libreoffice | libvirt | Linux | linux kvm | Linux-VServer | lpic | lvm mdadm | lxc | macOSX | mailman | mailserver | make | mikrotik | mutt | mvc | mysql | nagios | netzwerkadministration | NFS | NFTables | openldap ldap | opennms | openssh | openstack | openvpn | openWRT | opsi | ospf | otrs | pacemaker | PHP | postfix SpamAssassin | postgresql | Privacy mediawiki | puppet | pxe | quagga | raspberry pi | redhat | roundcube | samba | sed | subversion | svn | Sympa | syslog | tcp/ip | tftp | tizen | u-boot | ubuntu | uefi | uml | vim | Virtualisierung XEN | windows | wpasupplicant | x2go | xmpp | xterm ansible | zarafa | zenoss | zsh</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>