--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jutta Horstmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Feminist, entrepreneur, visionary leader, and advocate for digital sovereignty, sustainability, and Open Source Software. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jh@dataintransit.com | https://vutuv.de/jutta_horstmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10.03.1976 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 10.03.1976</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO, Heinlein Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -145,51 +145,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO and Founder, datai in transit GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2006 - 11/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">OpenSource | agile | consultant | Digital Sovereignty | Feminism | keynote speaker | strategy | transformation</w:t>
+        <w:t xml:space="preserve">open source | agile | consultant | Digital Sovereignty | Feminism | keynote speaker | strategy | transformation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/smphr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/jhorstmann</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>