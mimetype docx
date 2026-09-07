--- v0 (2026-08-18)
+++ v1 (2026-09-07)
@@ -6,77 +6,314 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kevin Sugar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">IT Engineer at Helsing - For a strong Europe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/k_sugar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">IT Engineer, Helsing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teamlead IT, HeyJobs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2022 - 12/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">⩥ Implemented solutions &amp; processes working towards an ISO27001 certification  ⩥ Lead the implementation of JumpCloud, KnowBe4, Vanta, and SentinelOne to further improve efficiency &amp; compliance  ⩥ Expanded the team to scale with the company's needs &amp; plans  ⩥ Supported the company &amp; team through restructuring efforts while maintaining operations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional IT-Support Engineer | Teamlead, HeyJobs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2021 - 6/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">⩥ Scaled team, task and project capacities aligned with company growth. Hired 2 FT-Employees + 1 working student, team total of 6.  ⩥ Scaled/Reworked processes, workflows, and documentation.  Accommodate (current &amp; future) company hyper-growth (+100 new employee's/year) &amp; international expansion.  ⩥ Facilitated company-wide onboardings. Setup processes, guided qualitative execution (E.g. Hardware preparation, Account Management [GSuite, Okta]), held "IT Introduction" presentation (Onsite/Virtual).  ⩥ Lead coordination &amp; buildout process of 2 new office spaces, to proactively support company growth. Responsible for budgeting, resources and timely execution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Junior IT-Support Engineer, HeyJobs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2020 - 5/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working Student for IT, HeyJobs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12/2019 - 10/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Website-Administrator, JPT Peptide Technologies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2018 - 12/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Praktikant für Printmedien und Produktion, SunPrint Berlin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2018 - 6/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bachelor of Science - BS, Applied Informatics, Hochschule für Technik und Wirtschaft Berlin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fachabitur, Media, Akademie für Internationale Bildung (AfIB) Berlin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 - 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Agents | it | IT Engineering</w:t>
+        <w:t xml:space="preserve">Agents | confluence | it | IT Engineering | jira | Menschenführung | Okta Identity Cloud | projektmanagement | Python | strategische planung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Portfolio: https://www.youtube.com/c/hexavfx</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/K-Sugar</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>