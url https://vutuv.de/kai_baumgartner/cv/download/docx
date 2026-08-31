--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -11,105 +11,96 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kai Baumgartner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/kai_baumgartner</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Managing Director, Owner, Founder, Baumgartner Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/1994 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Strategic consulting: entrepreneurship and start-ups, e-commerce, e-business, business development, marketing and communications. CV available at http://kaibaumgartner.com/de/ueber/ or http://kaibaumgartner.com/en/about/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">adobe | amazon-seo | benchmarking | branding | brand management | brand positioning | business case modeling business case ... | business consulting | business development | business modelling | business process analysis | cassini-seo | competitive analysis wettbewerbsanalyse | consumer insights | corporate communications | corporate marketing | corporate pr | crm | css multi-channel-marketing | customer analysis kundendatenanalyse | customer insights | digital marketing online marketing | digital strategy | ebay-seo | e-business management | e-business strategie erp | e-commerce | e-commerce management e-commerce cons... | e-commerce strategy | e-commerce systeme | existenzgründungsberatung | fast moving consumer goods | fmcg | forschung und entwicklung | global brand management consulting | google microsoft | gründungsberatung | html | i&amp;r | innovation and renovation gründercoac... | interims-geschäftsführung | interimsmanagement interims management | interims-mandate | interimsmandate | international business development pe... | international project management prod... | m&amp;a marketing | markenpositionierung | marketingberatung | marketingstrategie | media management | multi-channel commerce | online-shops | oracle | performance marketing | PHP | process optimization | project management | prozessoptimierung | public relations/öffentlichkeitsarbei... | r&amp;d | salesforce | sap | scrum | sem social media marketing | seo | sma | smm | sql | start-up consulting | technology consulting | unternehmenskommunikation | xml</w:t>
+        <w:t xml:space="preserve">adobe | amazon-seo | benchmarking | branding | brand management | brand positioning | business consulting | business development | business modelling | business process analysis | cassini-seo | consumer insights | corporate communications | corporate marketing | corporate pr | crm | css multi-channel-marketing | customer insights | digital marketing online marketing | digital strategy | ebay-seo | e-business management | e-business strategie erp | e-commerce | e-commerce strategy | e-commerce systeme | existenzgründungsberatung | fast moving consumer goods | fmcg | forschung und entwicklung | global brand management consulting | google microsoft | gründungsberatung | html | i&amp;r | interims-geschäftsführung | interimsmandate | m&amp;a marketing | markenpositionierung | marketingberatung | marketingstrategie | media management | multi-channel commerce | online-shops | oracle | performance marketing | PHP | process optimization | project management | prozessoptimierung | r&amp;d | salesforce | sap | scrum | sem social media marketing | seo | sma | smm | sql | start-up consulting | technology consulting | unternehmenskommunikation | xml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Baumgartner Consulting: http://kaibaumgartner.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>