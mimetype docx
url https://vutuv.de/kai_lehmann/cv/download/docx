--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -19,50 +19,59 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kai Lehmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Schweizer Webentwickler mit Leidenschaft für individuelle Softwarelösungen. Ich entwickle Portale, Branchenverzeichnisse und Webanwendungen mit Fokus auf PHP, CodeIgniter, Contao, KI und Open Source. Immer offen für spannende Projekte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kai.lehmann@nord.digital | https://vutuv.de/kai_lehmann</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 23.02.1975 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Partner, nord.digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2015 - Present</w:t>
@@ -136,51 +145,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Programmierer, Sinka.Interactive AG, Adliswil, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1999 - 2002</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">webentwicklung | api-entwicklung | bootstrap | codeigniter | contao | javascript | KI | linux | open source | php | seo</w:t>
+        <w:t xml:space="preserve">webentwicklung | api-entwicklung | bootstrap | codeigniter | contao | javascript | KI | linux | open source | PHP | seo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webkollektiv nord.digital: https://nord.digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webentwicklung &amp; digitale Lösungen: https://lehmann-is.ch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Persönlich: https://klehmann.ch/</w:t>
       </w:r>
     </w:p>