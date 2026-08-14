--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kai Lehmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Schweizer Webentwickler mit Leidenschaft für individuelle Softwarelösungen. Ich entwickle Portale, Branchenverzeichnisse und Webanwendungen mit Fokus auf PHP, CodeIgniter, Contao, KI und Open Source. Immer offen für spannende Projekte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kai.lehmann@nord.digital | https://vutuv.de/kai_lehmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 23.02.1975 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 23.02.1975</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Partner, nord.digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -145,51 +145,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Programmierer, Sinka.Interactive AG, Adliswil, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1999 - 2002</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">webentwicklung | api-entwicklung | bootstrap | codeigniter | contao | javascript | KI | linux | open source | PHP | seo</w:t>
+        <w:t xml:space="preserve">webentwicklung | api-entwicklung | bootstrap | codeigniter | contao | javascript | KI | Linux | open source | PHP | seo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webkollektiv nord.digital: https://nord.digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webentwicklung &amp; digitale Lösungen: https://lehmann-is.ch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Persönlich: https://klehmann.ch/</w:t>
       </w:r>
     </w:p>