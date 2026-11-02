--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -145,51 +145,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Programmierer, Sinka.Interactive AG, Adliswil, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1999 - 2002</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">webentwicklung | api-entwicklung | bootstrap | codeigniter | contao | javascript | KI | Linux | open source | PHP | seo</w:t>
+        <w:t xml:space="preserve">webentwicklung | api-entwicklung | bootstrap | codeigniter | contao | JavaScript | KI | Linux | open source | PHP | seo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webkollektiv nord.digital: https://nord.digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webentwicklung &amp; digitale Lösungen: https://lehmann-is.ch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Persönlich: https://klehmann.ch/</w:t>
       </w:r>
     </w:p>