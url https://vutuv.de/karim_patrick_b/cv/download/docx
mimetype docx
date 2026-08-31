--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -28,59 +28,50 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CEO der Social Media Agentur viermalvier.at, Co-Autor des Social Media Marketing Bestsellers "Follow me!" (4. Auflage November 2016), Gründer und Stratege bei MarktPlatz1 - Agentur für Marktplatz-Beratung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/karim_patrick_b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Schallmooser Hauptstraße 85a, 5020 Salzburg, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Strategie - Marktplatz-Marketing, MarktPlatz1 - Agentur für Marktplatz-Beratung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2016 - Present</w:t>
@@ -114,51 +105,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker - Workshopleiter - Buchautor, Selbstständig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2009 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">social media | advertising | corporate blog | facebook | amazon marketing | linkedin | marktplatz-strategie | social media beratung | social media marketing | social media strategie | twitter | xing | youtube</w:t>
+        <w:t xml:space="preserve">social media | advertising | corporate blog | facebook | amazon marketing | LinkedIn | marktplatz-strategie | social media beratung | social media marketing | social media strategie | twitter | xing | YouTube</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">viermalvier.at - Social Media Marketing Agentur: http://www.viermalvier.at</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">MarktPlatz1 - Marktplatz-Agentur: http://www.marktplatz1.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website von Karim-Patrick Bannour : http://www.karimbannour.com</w:t>
       </w:r>
     </w:p>