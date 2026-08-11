--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -41,51 +41,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">karl@eurafri.com | +43 57 676 5020 | https://vutuv.de/karl_joch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5020 Salzburg, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.01.1962 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.01.1962</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Founder and volunteer president, EURAFRI Networking (non-profit)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -112,51 +112,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1985 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Consulting, Coaching, IT-Solutions, Photo &amp; Press Service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">africa | consulting | Austria | europe | Export | Ghana | Import | interim management | itsec | it security | networking | Trading</w:t>
+        <w:t xml:space="preserve">africa | consulting | Austria | europe | Export | Ghana | Import | interim management | itsec | it-security | networking | Trading</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">KMJ Homepage: https://kmj.at</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">EURAFRI Networking: https://eurafri.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CTS GMBH: https://cts.at</w:t>
       </w:r>
     </w:p>