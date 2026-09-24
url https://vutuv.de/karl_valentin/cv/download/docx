--- v2 (2026-08-14)
+++ v3 (2026-09-24)
@@ -18,56 +18,164 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Karl Valentin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 177 7753615 | https://vutuv.de/karl_valentin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individuelle Webanwendungen ganz nach Ihren Bedürfnissen, Karl Valentin Internet Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2000 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diplom Informatiker (FH), Informatik, HTWK Leipzig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2000 - 8/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">javascript | PHP</w:t>
+        <w:t xml:space="preserve">css | Geocoding | html | javascript | Laravel | leipzig | PHP | Svelte | vue.js | zend framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Zend Certified Engineer - PHP 5.3 (2011-08)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Homepage: https://www.karlvalentin.de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://troet.karlvalentin.de/@scheddel</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>