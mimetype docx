--- v3 (2026-09-24)
+++ v4 (2026-11-03)
@@ -79,51 +79,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Diplom Informatiker (FH), Informatik, HTWK Leipzig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2000 - 8/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | Geocoding | html | javascript | Laravel | leipzig | PHP | Svelte | vue.js | zend framework</w:t>
+        <w:t xml:space="preserve">CSS | Geocoding | HTML | JavaScript | Laravel | leipzig | PHP | Svelte | vue.js | zend framework</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Zend Certified Engineer - PHP 5.3 (2011-08)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>