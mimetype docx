--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">gaertner@cobetra.de | +49 172 4349248 | https://vutuv.de/karsten_gaertne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildesheimer Straße 140, 30173 Hannover, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 16.01.1962 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 16.01.1962</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführender Gesellschafter, FEYDOM Deutschland GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -119,51 +119,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2006 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Systemischer Coach, Trainer, Consultant, Interim Manager</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">coach | leadership | sales | career coach | shopware | ecommerce | odoo</w:t>
+        <w:t xml:space="preserve">coach | leadership | sales | career coach | shopware | e-commerce | odoo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Groß- und Einzelhandel mit Modulsofas: www.Feydom.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Cobetra | coachen beraten trainieren - Business Coaching Hannover: www.Cobetra.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Onlinehandel mit Accessoires | Classic Cars: www.Vintagedriver.de</w:t>
       </w:r>
     </w:p>