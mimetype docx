--- v0 (2026-09-16)
+++ v1 (2026-10-27)
@@ -109,51 +109,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">data science | agile methodologies | data analysis | data management | design thinking | Docker Products | Energy Efficiency | Mathematical Programming | Monitoring &amp; Evaluation | r | Renewable Energy | R (Programming Language) | rstats | statistics | Study Group Focalizer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Shared Reading Facilitator (Shared Reading gGmbH, 2025-07) | Risikomanagement in der Energiewirtschaft (EMRALD RISK CONSULTING LTD, 2015-03)</w:t>
+        <w:t xml:space="preserve">Shared Reading Facilitator (Shared Reading gGmbH, 2025-07) | Risikomanagement in der Energiewirtschaft (EMRALD RISK CONSULTING LTD, 2015-03) | PRINCE2 Agile® Foundation &amp; Practitioner (PeopleCert, 2021-03, expired 2024-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: http://factbased.blogspot.com/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">