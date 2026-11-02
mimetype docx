--- v1 (2026-08-13)
+++ v2 (2026-11-02)
@@ -2,100 +2,118 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">kate doe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ich bin auf der Suche nach neuen beruflichen Herausforderungen im Bereich Open-Source-Infrastrukturen, Automatisierung (ggf. auch Software Quality Testing) und Datenschutz. Mein Fokus liegt auf ethischen, transparenten und nutzerfreundlichen Technologien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/kate_doe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Linux Admin | Datenschutz Consultant, NoName</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2021 - 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ansible | Coding | DSGVO | it-security | Linux | open source | Remote | server</w:t>
+        <w:t xml:space="preserve">ansible | Coding | devops | docker | DSGVO | it-security | Linux | open source | proxmox | Python | Remote | server</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">French (B1 · Good command) | English (C2 · Near-native) | German (Native speaker) | Dutch (A2 · Basic knowledge)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://nrw.social/@citizenk4te</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">