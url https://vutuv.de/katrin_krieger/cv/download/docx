--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Katrin Krieger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mail@katrin-krieger.de | +49 1515 6345623 | https://vutuv.de/katrin_krieger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/30/1979 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 10/30/1979</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Research Associate, Otto-von-Guericke-Universität</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -90,51 +90,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2006 - 10/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">PhD scholarship holder, research in e-learning and telelecturing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">node.js | python | teaching | training | databases | javascript | mean stack | PHP | wordpress</w:t>
+        <w:t xml:space="preserve">node.js | Python | teaching | training | databases | javascript | mean stack | PHP | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/katrin.krieger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/kkrieger79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/geekmom79</w:t>
       </w:r>
     </w:p>