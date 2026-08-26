--- v0 (2026-07-21)
+++ v1 (2026-08-26)
@@ -23,102 +23,93 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ken Drick</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">09026790230 | https://vutuv.de/ken_drick</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">#jonathan# warri, United States</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Compute Master, My word is still uploading</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/1993 - 1/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I am a person who make gift you the people who need it,my work is still uploading</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">#ken | postgres</w:t>
+        <w:t xml:space="preserve">ken | postgres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bet9ja: http://www.foolball.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>