--- v1 (2026-09-03)
+++ v2 (2026-10-21)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kgomotsomsiza12@gmail.com | +27 62 349 2739 | https://vutuv.de/kgomotso_msiza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mahube valley, Mamelodi east, 0122 Pretoria, Gauteng, South Africa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03/13/1997</w:t>
+        <w:t xml:space="preserve">Date of birth: 13/03/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/Kgomotso_doo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/Kgomotsomsiza</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>