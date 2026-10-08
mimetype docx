--- v0 (2026-09-18)
+++ v1 (2026-10-08)
@@ -217,82 +217,100 @@
         </w:rPr>
         <w:t xml:space="preserve">10/2006 - 10/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wissenschaftlicher Mitarbeiter und Diplomand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Doktor, Université de Genève</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 - 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Diplom, Humboldt-Universität zu Berlin</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007 - 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rheinische Friedrich-Wilhelms-Universität Bonn</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">2/2010 - 10/2014</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 - 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Hochschullehre | Python (Programmiersprache) | AppKit | c++ | Coding | datenanalyse | softwareentwicklung | Swift (Programmiersprache) | Teilchenphysik</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">