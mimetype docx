--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kilian Thiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Creative and highly motivated data scientist and software engineering professional. Experienced and excellently qualified to analyze and mine conventional, textual, and network based data as well as over 12 years of experience in software engineering.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/kilian_thiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07.02.1977 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07.02.1977</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Data Scientist, KNIME.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -155,51 +155,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Engineer, Web Developer, Suchtreffer AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2003 - 9/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">data mining | data science | predictive analytics | databases | java | knime | machine learning | nlp | python | r | software development | software engineering | sql | text mining</w:t>
+        <w:t xml:space="preserve">data mining | data science | predictive analytics | databases | Java | knime | machine learning | nlp | Python | r | software development | software engineering | sql | text mining</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://de.linkedin.com/in/kilianthiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Xing: https://www.xing.com/profile/Kilian_Thiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>