--- v0 (2026-07-21)
+++ v1 (2026-08-10)
@@ -21,69 +21,60 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kim Winther</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Developer, etc.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kim@nomadiccircle.com | +972 52-379-1958 | https://vutuv.de/kim_winther</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">sip | c++ | c# | java | objective c | PHP | sql | voip</w:t>
+        <w:t xml:space="preserve">sip | c++ | c# | Java | objective-c | PHP | sql | voip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Work: nomadiccircle.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">