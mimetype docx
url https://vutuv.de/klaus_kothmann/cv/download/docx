--- v0 (2026-07-21)
+++ v1 (2026-08-10)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">Klaus Kothmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Top - Personalberatung in und um die Logistik!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kothmann@logistik-consultants.de | +49 201 8945364 | https://vutuv.de/klaus_kothmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ruhrallee 185, 45136 Essen, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">headhunter | personalberater | headhunting | logistik | personalberatung | supply chain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>