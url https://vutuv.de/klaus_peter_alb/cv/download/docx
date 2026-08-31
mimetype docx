--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -30,51 +30,51 @@
       <w:r>
         <w:t xml:space="preserve">Freelancer für LabVIEW, Elektrotechnik, Messtechnik, Automatisierung</w:t>
         <w:br/>
         <w:t xml:space="preserve">freiberuflicher Dipl.Ing.(FH) Elektrotechnik</w:t>
         <w:br/>
         <w:t xml:space="preserve">staatl. gepr. Techniker Elektrotechnik</w:t>
         <w:br/>
         <w:t xml:space="preserve">Funkelektroniker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">iba@ingenieurbuero-iba.de | https://vutuv.de/klaus_peter_alb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02.12.1963 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 02.12.1963</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">wireless sensor networks, Uni Ulm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>