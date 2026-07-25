--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -14,60 +14,69 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klaus Spangenmacher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/klaus_spangenma</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">apache | aws | linux | loadbalancer | backupstrategien | domainverwaltung | firewalls | joomla | lamp-administration | mailserver installieren und verwalten | mediawiki | memcached | mysql | nameserver | php | phpbb | shellscripts | ssl-zertifikate | wordpress</w:t>
+        <w:t xml:space="preserve">apache | aws | linux | loadbalancer | backupstrategien | domainverwaltung | firewalls | joomla | lamp-administration | mailserver installieren und verwalten | mediawiki | memcached | mysql | nameserver | PHP | phpbb | shellscripts | ssl-zertifikate | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Größte deutschsprachige Fanpage zu Kultautor: www.Stephen-King.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Meine Buchrezensionen: www.BookOla.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Die 9. Kunst: www.ComicOla.de</w:t>
       </w:r>
     </w:p>