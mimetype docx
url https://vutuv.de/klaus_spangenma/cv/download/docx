--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -14,69 +14,60 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Klaus Spangenmacher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/klaus_spangenma</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">apache | aws | linux | loadbalancer | backupstrategien | domainverwaltung | firewalls | joomla | lamp-administration | mailserver installieren und verwalten | mediawiki | memcached | mysql | nameserver | PHP | phpbb | shellscripts | ssl-zertifikate | wordpress</w:t>
+        <w:t xml:space="preserve">apache | aws | Linux | loadbalancer | backupstrategien | domainverwaltung | firewalls | joomla | lamp-administration | mediawiki | memcached | mysql | nameserver | PHP | phpbb | shellscripts | ssl-zertifikate | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Größte deutschsprachige Fanpage zu Kultautor: www.Stephen-King.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Meine Buchrezensionen: www.BookOla.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Die 9. Kunst: www.ComicOla.de</w:t>
       </w:r>
     </w:p>