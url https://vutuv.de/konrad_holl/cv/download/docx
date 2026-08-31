--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Konrad Holl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kholl@searchtechnologies.com | +49 178 8855553 | https://vutuv.de/konrad_holl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Theodor-Heuss-Allee 112, 60486 Frankfurt am Main, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Manager, Accenture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2020 - Present</w:t>
@@ -124,51 +115,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2014 - 10/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Unterstützung im Bereich der Unternehmenssuche und Big Data Analyse. Verbesserung von Relevanz durch regelmäßige Überprüfung und Berechnung eines Engine Score. Produktunabhängige Beratung mit z.B. Microsoft SharePoint, Elasticsearch, Solr / SolrCloud, Int</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">elasticsearch | enterprise search | fast esp | java | javascript | python | sharepoint | solr | solrcloud | suchmaschinen | verity</w:t>
+        <w:t xml:space="preserve">elasticsearch | enterprise search | fast esp | Java | javascript | Python | sharepoint | solr | solrcloud | suchmaschinen | verity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Metasuchmaschine für Sportwagen basierend auf Lucene mit eigenen Erweiterungen.: http://www.bob-cars.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Search Technologies Home Page: http://www.searchtechnologies.com/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>