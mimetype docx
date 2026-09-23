--- v1 (2026-08-12)
+++ v2 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Konstantin Grünbusch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">WEMOVE© WERTE MOTIVATION VERTRIEB </w:t>
+        <w:t xml:space="preserve">WEMOVE© WERTE MOTIVATION VERTRIEB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">konstantin.gruenbusch@we-mo-ve.com | +49 176 60836515 | https://vutuv.de/konstantin_grue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdalenenbergstr. 2, 78050 Villingen-Schwenningen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>