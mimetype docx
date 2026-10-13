--- v2 (2026-09-23)
+++ v3 (2026-10-13)
@@ -46,51 +46,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdalenenbergstr. 2, 78050 Villingen-Schwenningen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 07.04.1900</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">business development | business networking | coaching | elektromobilität | interim management | Markterschließung | messen | Mobilität | organisationsentwicklung | tag-7244 | teamleitung | training | vertrieb | vertriebsleitung</w:t>
+        <w:t xml:space="preserve">business development | business networking | coaching | elektromobilität | interim management | Markterschließung | messen | Mobilität | organisationsentwicklung | teamleitung | training | vertrieb | vertriebsleitung</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>