--- v0 (2026-07-23)
+++ v1 (2026-08-12)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">konstantin.gruenbusch@we-mo-ve.com | +49 176 60836515 | https://vutuv.de/konstantin_grue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdalenenbergstr. 2, 78050 Villingen-Schwenningen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07.04.1900 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07.04.1900</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">business development | business networking | coaching | elektromobilität | interim management | Markterschließung | messen | Mobilität | organisationsentwicklung | tag-7244 | teamleitung | training | vertrieb | vertriebsleitung</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">