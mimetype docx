--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/kristof_wuttke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Junkersstraße 1, 31137 Hildesheim, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03.03.1981 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 03.03.1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ITSM Specialist, MEDIFOX DAN Holding GmbH by Resmed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -249,51 +249,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Auszubildender IT-Systemelektroniker, Bessin GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2002 - 6/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Citrix XenMobile | itil | arcserve UDP | incontinuum cloud controller | jira | macos | Microsoft 365 | Next Level Leadership | personalführung | prince2 | projektmanagement | servicemanagement | sophos utm | Sophos XG | vmware esxi</w:t>
+        <w:t xml:space="preserve">Citrix XenMobile | itil | arcserve UDP | incontinuum cloud controller | jira | macos | Microsoft365 | Next Level Leadership | personalführung | prince2 | projektmanagement | servicemanagement | sophos utm | Sophos XG | vmware esxi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.kristofwuttke.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>