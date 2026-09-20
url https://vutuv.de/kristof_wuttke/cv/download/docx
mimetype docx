--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -6,76 +6,63 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kristof Wuttke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Ich verfüge über langjährige Erfahrung in der IT-Leitung, sowie im Aufbau und der Restrukturierung von Abteilungen. Meine strukturierte Arbeitsweise und Stressresistenz, die ich durch mein Ehrenamt im Katastrophenschutz erworben habe, zeichnen mich aus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/kristof_wuttke</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...16 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ITSM Specialist, MEDIFOX DAN Holding GmbH by Resmed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2025 - Present</w:t>
@@ -244,82 +231,146 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Auszubildender IT-Systemelektroniker, Bessin GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2002 - 6/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mitglied im Katastrophenschutz des Landkreises, Landkreis Wolfenbüttel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2022 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: Grundausbildung in der Stabsarbeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Citrix XenMobile | itil | arcserve UDP | incontinuum cloud controller | jira | macos | Microsoft365 | Next Level Leadership | personalführung | prince2 | projektmanagement | servicemanagement | sophos utm | Sophos XG | vmware esxi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Debitoren- und Kreditorenbuchhaltung I (Haufe Akademie, 2025-06) | Sprechfunker Digitalfunk (Landkreis Wolfenbüttel, 2025-01) | Crashkurs IT-Vertrag: Rechtliche Grundlagen für digitale Anforderungen (Haufe Akademie, 2023-06) | Softwarelizenzen und Lizenzmanagement (Haufe Akademie, 2023-04) | Grundausbildung in der Stabsarbeit (Landkreis Wolfenbüttel, 2022-11) | Notfallplanung und Notfallübungen (heise, 2019-11) | Ausbildung zum Brandschutzhelfer (Peter Peckmann Arbeitssicherheit, 2017-10) | Erste Hilfe in Betrieben - Grundschulung (Johanniter-Akademie Niedersachsen/Bremen, 2017-10) | PRINCE2 Foundation (AXELOS Global Best Practice, 2015-09) | ITIL® V3 Foundation (AXELOS Global Best Practice, 2015-04)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.kristofwuttke.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Kristof_Wuttke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/kristof-wuttke-4bb470112</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>