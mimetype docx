--- v0 (2026-10-08)
+++ v1 (2026-10-30)
@@ -6,50 +6,55 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lara Dufour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Je crée de chouettes choses, utiles &amp; jolies, avec mon cerveau et mon clavier. J’aime les chats et les chauves-souris, et je vois le monde en html &amp; css. Plus formellement : passion pour le web &amp; l'accessibilité, ténacité, goût pour la découverte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/lara_dufour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Développeuse front-end, PROWEBCE</w:t>
       </w:r>
@@ -171,51 +176,69 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2008 - 8/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ST fabrique des puces électroniques, sur des plaques de silicium (wafers) qui passent par différentes étapes. La mission d'un opérateur est de faire en sorte que les équipements - dans mon cas, des polissoirs mécano-chimiques - restent en production, c'est-à-dire veiller à l'approvisionnement de ceux-ci en plaques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">a11y | Accessibilité | Accessibilité numérique | Advanced CSS | css | design system | Feuilles de style en cascade (CSS) | html | html5 | HTML sémantique | javascript | mysql | PHP | qualité</w:t>
+        <w:t xml:space="preserve">a11y | Accessibilité | Accessibilité numérique | Advanced CSS | CSS | design system | Feuilles de style en cascade (CSS) | HTML | html5 | HTML sémantique | JavaScript | mysql | PHP | qualité</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Personal: https://laradufour.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Personal: https://lamecarlate.net</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>