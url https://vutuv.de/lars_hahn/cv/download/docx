--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -43,51 +43,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 01.03.1968</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Geschaeftsfuehrer, Karriereberater, Bildungsmanager, LVQ Weiterbildung gGmbH</w:t>
+        <w:t xml:space="preserve">Geschaeftsfuehrer, Karriereberater, Bildungsmanager, LVQ Weiterbildung und Beratung GmbH </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2005 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">social media | arbeitswelt | karriere | netzwerken | weiterbildung | digitalisierung | systematisch kaffeetrinken</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -101,56 +101,51 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LVQ.de - Karriereblog: http://www.lvq.de/karriere-blog/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">SystematischKaffeetrinken.de - Arbeitswelt, Social Media, Netzwerken: http://systematischkaffeetrinken.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LVQ.de - Weiterbildung, Beratung, Seminare: http://www.lvq.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Facebook: http://facebook.com/DerLarsHahn</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Twitter: http://twitter.com/DerLarsHahn</w:t>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/larshahn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/derlarshahn</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>