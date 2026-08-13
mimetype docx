--- v0 (2026-07-23)
+++ v1 (2026-08-13)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">Lars Kumbier M.Sc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Erfahrener Engineering Lead, System-Architekt und Unternehmensentwickler mit 20+ Jahren Praxiserfahrung. Spezialist für Cloud-Architekturen, technische Führung und Agile Transformation. Denkt in Systemen, führt mit Haltung, löst Probleme an der Wurzel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/lars_kumbier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurfürsten-Anlage 52, 69123 Heidelberg, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Freelancer, Kumbier IT Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>