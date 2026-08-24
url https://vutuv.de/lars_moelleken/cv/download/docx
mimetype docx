--- v0 (2026-07-22)
+++ v1 (2026-08-24)
@@ -14,69 +14,60 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lars Moelleken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">lars@moelleken.org | https://vutuv.de/lars_moelleken</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">administration | ajax | api | backend | bash | bootstrap | continuous integration | css | css3 | design-patterns | devop | es6 | foundation | frontend | git | grunt | gulp | html | html5 | javascript | jenkins | jquery | js | json | linux | mobile web | mysql | npm | oop | PHP | php5 | php7 | reactjs | responsive web | rest | restful api development | sass | server | sql | symfony frameworks | systemadministration | twig | versionsverwaltung | web development | webentwicklung | web-entwicklung | webprogrammierung | wordpress | xml</w:t>
+        <w:t xml:space="preserve">administration | ajax | api | backend | bash | bootstrap | continuous integration | css | css3 | design patterns | devop | es6 | foundation | frontend | git | grunt | gulp | html | html5 | javascript | jenkins | jquery | json | Linux | mobile web | mysql | npm | oop | PHP | php5 | php7 | reactjs | responsive web | rest | restful api development | sass | server | sql | symfony frameworks | systemadministration | twig | versionsverwaltung | web development | webentwicklung | webprogrammierung | wordpress | xml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://moelleken.org</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>