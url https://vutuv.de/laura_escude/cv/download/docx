--- v0 (2026-09-28)
+++ v1 (2026-10-20)
@@ -474,51 +474,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">architecture | design | illustrator | Information Architecture | interaction design | project management | ui | usability | user experience | UX | webdesign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Microsoft Global Hackathon 2024 Volunteer (Microsoft, 2024-10) | Microsoft Global Hackathon 2024 (Microsoft, 2024-09) | Microsoft Global Hackathon 2023 Volunteer (Microsoft, 2023-09) | Microsoft Global Hackathon 2023 (Microsoft, 2023-08) | Design Principles: an Introduction (Coursera Course Certificates, 2016-06) | Human-Centered Design: an Introduction (Coursera Course Certificates, 2015-12) | Design: Creation of Artifacts in Society (Coursera) | Internet History, Technology, and Security (Coursera) | Learn to Program: The Fundamentals (Coursera) | TOEIC Listening &amp; Reading — Gold (Centro Cultural Costarricense Norteamericano)</w:t>
+        <w:t xml:space="preserve">Microsoft Global Hackathon 2024 Volunteer (Microsoft, 2024-10) | Microsoft Global Hackathon 2024 (Microsoft, 2024-09) | Microsoft Global Hackathon 2023 Volunteer (Microsoft, 2023-09) | Microsoft Global Hackathon 2023 (Microsoft, 2023-08) | Design Principles: an Introduction (Coursera Course Certificates, 2016-06) | Human-Centered Design: an Introduction (Coursera Course Certificates, 2015-12) | Design: Creation of Artifacts in Society (Coursera) | Internet History, Technology, and Security (Coursera) | Learn to Program: The Fundamentals (Coursera) | TOEIC Listening &amp; Reading — Gold (Centro Cultural Costarricense Norteamericano) | Scrum Master (Scrum Alliance, 2012-09, expired 2013-09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Spanish (Native speaker) | English (C2 (Proficient))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">