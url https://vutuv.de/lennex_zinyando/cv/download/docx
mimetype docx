--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,97 +19,97 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lennex Zinyando</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zinyando@gmail.com | https://vutuv.de/lennex_zinyando</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/06/1986 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 10/06/1986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Developer, EmberSherpa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2015 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Frontend software developer working with javascript frameworks mainly Ember.js</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">javascript | emberjs | PHP | laravel</w:t>
+        <w:t xml:space="preserve">javascript | Ember | PHP | Laravel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: https://twitter.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/lennexz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Github: https://github.com/zinyando</w:t>
       </w:r>
     </w:p>