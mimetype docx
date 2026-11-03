--- v2 (2026-08-14)
+++ v3 (2026-11-03)
@@ -45,51 +45,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">beratung | crm | edv | erp | it | software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.edv-berater-online.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CRM-System : https://www.TelMarkt.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>