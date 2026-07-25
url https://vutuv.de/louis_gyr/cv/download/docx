--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -15,63 +15,72 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Louis Gyr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Technischer Kaufmann mit eidgenössischem Fachausweis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">lpgyr@live.de | +41774075771 | https://vutuv.de/louis_gyr</w:t>
+        <w:t xml:space="preserve">lpgyr@live.de | +41 77 407 57 71 | https://vutuv.de/louis_gyr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofacherstrasse 27, 8637 Laupen, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 01.07.1978 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Representative Procurement , Sigma Aldrich MERCK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2017 - Present</w:t>
@@ -184,50 +193,68 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">führungserfahrung | projektmanagement | gute it kenntnisse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: http://lpgyr.jimdo.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Facebook: http://facebook.com/lpgyr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Instagram: http://instagram.com/louis_philipp_gyr</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>