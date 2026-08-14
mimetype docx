--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">lpgyr@live.de | +41 77 407 57 71 | https://vutuv.de/louis_gyr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofacherstrasse 27, 8637 Laupen, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.07.1978 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.07.1978</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Representative Procurement , Sigma Aldrich MERCK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>