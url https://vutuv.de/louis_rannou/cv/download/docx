--- v0 (2026-10-08)
+++ v1 (2026-10-30)
@@ -27,56 +27,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/louis_rannou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">38100 Grenoble, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yocto Linux core developper, Schneider Electric</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 - 8/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linux embedded developper, BayLibre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 - 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">OTA integration with RAUC and SWUpdate Bug hunt in #YoctoProject Light support for the Canonical kernel Consultant for a Renesas automotive OS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yocto developer, Semalibre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2023 - 10/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Development for the #YoctoProject to improve the SBOM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linux software developer, Enlaps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 - 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Creation of a Linux/Yocto layer with software update for an low power system based on the IMX7ULP processor Low level integration GSM LTE and low power wifi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linux embeded developer / integrator, Smile Open Source Solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Architecture, conception and development of an IOT prototype of an electric solar connected bike:  - Development of a Linux/Yocto distribution for RaspberryPi with touch screen  - Development in python and C for connection support: BLE, Garmin, Wifi, Lora, Sigfox, GSM  Development of an update mechanism with double rootfs with swupdate on Yocto  Architecture and development of an embedded gateway to manage the communication between a public transport and a crossroad controller for data storage and backup to a cloud. * Integration of Connman and Ofono on a Linux system in order to guarantee the connection by managing an automatic switch from the ethernet network and the GSM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">System developer, Open Wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Development of a Linux/Yocto distribution and a network stack for a wide communication network in C and Python  Development of a Linux/Yocto distribution for a public transport central system  Support and development of a logging service considering the high security level in aviation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">System Developer, SoftAtHome</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 - 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">C/C++ system developer. Work on Set Top Boxes, development, debugging and tests in Python. Responsible of the system initialization framework and part of a resource manager. Also maintainer of satellite and DTT functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intern developer, Archos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2011 - 4/2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">System development in C/C++/Java on Android HoneyComb and Ice Cream Sandwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Développeur, Rézine</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2020 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">scienceAndTechnology · Integration of wireguard Conception of a wireguard gateway with OpenWRT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidade Federal do Rio Grande do Sul</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 - 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Exchange year</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engineer's degree, Institut national polytechnique de Grenoble</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 - 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Graphic computing: video game with OpenGl in C++. System project: FPGA kernel in C. Database project: chess game with SQL. Software engineering: compiler in Ada. Electronic engineering: an audio amplifier, and a radio receiver.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Student association, sport student association, volley-ball team</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">archlinux | buildroot | c | embedded linux | embedded systems | Grenoble | Linux | Yocto | zephyr</w:t>
+        <w:t xml:space="preserve">Linux | archlinux | buildroot | c | Documentation technique | embedded linux | embedded systems | Grenoble | Python (langage de programmation) | Réalisation de tests | spdx | Systèmes embarqués | Yocto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">English (B2 (Upper intermediate))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Forge: https://codeberg.org/Louson</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Codeberg: https://codeberg.org/Louson</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>