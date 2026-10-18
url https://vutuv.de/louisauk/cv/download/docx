--- v0 (2026-09-07)
+++ v1 (2026-10-18)
@@ -230,50 +230,63 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bachelor of Science - BS, Edinburgh Napier University</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2015 - 9/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">AI Security | ansible | application security | cloud | Computer Forensics | DevSecOps | docker | Information Assurance | Linux | network security | Python | Secure Networks | Security Engineer | Systems Engineer | terraform</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Red Hat Certified Specialist in Ansible Automation (Red Hat, 2018-07, expired 2021-07) | Red Hat Certified System Administrator (RHCSA) (Red Hat, 2018-05, expired 2021-05)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">English (Native speaker)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>