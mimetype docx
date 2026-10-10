--- v0 (2026-09-18)
+++ v1 (2026-10-10)
@@ -15,112 +15,497 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Louis Chancé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">WordPress expert, opensource lover, helping people use efficient and transparent digital solutions to regain control over their data. Also an accessibility and green IT enthusiast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://vutuv.de/louischance</w:t>
+        <w:t xml:space="preserve">contact@ikacode.com | +33 7 68 01 50 24 | https://vutuv.de/louischance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">33650 Saint Selve, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">WordPress Developer, Ikacode</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2020 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Building custom Wordpress website, that are accessible, scalable, and maintainable.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Also offers France based green hosting, and fully featured maintenance service: continuous monitoring, security, multiple backups, premium licenses and more.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Read more about what I do on ikacode.com (https://ikacode.com)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-commerce and on-site organic fruits delivery business founder, Andaloubio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2019 - 6/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Creation and management of a company based in Toulouse, France, offering organic fruits delivery twice per month in the local area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scubadiving instructor, PADI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2012 - 3/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Certified PADI Master scuba Diver Trainer : trained scuba divers in Honduras, Thailand, Malaysia and Mexico. Taught courses in 4 different languages (French ,English, Spanish, German).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research and Development Engineer, Airbus EADS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2010 - 7/2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">R&amp;D engineer within an international team at EADS Innovation Works (today AirBus Group).</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Development and conception of pressure sensors and actuators for turbulence control on airplane wings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal Digital assistant for a blind person, CESU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2024 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I provide remote (or occasional in-person) assistance to a blind person with all her administrative, financial, and digital tasks in general. To do this, I use remote assistance and synchronization tools, and during in-person sessions, I help with the proper configuration and use of assisting devices (e-readers, recognition glasses, and other devices).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CA and board member at WPFR, WPFR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Board member at the French WPFR association (https://wpfr.net/) whose goal is to promote WordPress in France as well as organize contribution events.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">In charge of improving the association digital infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Animator, The Digital Collage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12/2023 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Certified animator for the 3 hours workshop called "The digital collage", aiming at bringing awareness to the public and organization to the environmental impacts of their digital activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Animator, Climate Fresk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2023 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Certified animator of the 3 hours workshop that aims at making people better understand what climate change is, its causes and consequences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volunteer for a NGO, Longitude 181</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2019 - 6/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">In charge of the south-west of France organization relay.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Organized and attended various events and festivals to promote the association and its goals around marine conservation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penpot Ambassador for France, Penpot</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ambassador for Penpot, the opensource design software, self-hostable and built in Europe.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Content creation, organization of meet-ups, talks and workshops to promote the software bu also tackle topics linked to design, opensource and accessibility.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">More about the ambassador program on Penpot website (https://penpot.app/ambassador-program).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Higher Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Degree in Micro and  Nano Electronics, Physics, Grenoble INP Phelma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 - 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vocational Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Webdesigner: become a professional, Webdesign, Flux academy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2022 - 12/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Complete training in Web design : from defining the right strategy to reach client's goals, to branding and visual identity, and UI/UX design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">nextcloud | accessibility | GreenIT | wordpress</w:t>
+        <w:t xml:space="preserve">accessibility | nextcloud | wordpress | GreenIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Opquast - Full mastery of web quality standards and the associated terminology. Sufficient expertise to serve as a consultant and trainer on web quality. (Opquast, 2025-02)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">French (Native speaker) | English (C2 (Proficient)) | Spanish (C2 (Proficient)) | German (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Company: https://ikacode.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://social.ikacode.com/@louis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Youtube: http://youtube.com/channel/@ikacode</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/louis-chance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/louischance</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>